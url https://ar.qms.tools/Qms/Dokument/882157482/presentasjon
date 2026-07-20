--- v0 (2026-07-20)
+++ v1 (2026-07-20)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3bc9d31ecf854a55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R864ca3ca0a7842b3" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbf950865e85a44b3"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd4f01766a22e40a0"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R514cf2d694854483"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rd125f7a47c9e4b52"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf3a9281e8bb54db9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rc754ffc76db74910"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R03d51bef8a054eed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R3c402a3531944035"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rb0523252eec1437e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rf83afe78634e497d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Re5c5a28f77bc4648"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbf950865e85a44b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R514cf2d694854483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rafec27ca34a34019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R60efe26721c14a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb97b738a29bb464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0a0d2ddcf8b34444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rddd25700d0544b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd125f7a47c9e4b52" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdbfe1423f3304b37" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd4f01766a22e40a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf3a9281e8bb54db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc754ffc76db74910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R03d51bef8a054eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3c402a3531944035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb0523252eec1437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf83afe78634e497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re5c5a28f77bc4648" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R81f61b4839744d14" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R486aca82301f4e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R40f8bb1a5e28487c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R49705a3c5caf4caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rdb3ea0b28a544f1f" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R486aca82301f4e55"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R49705a3c5caf4caa"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R56a2983b657f4e51" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re17bec6edc31400c" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3e13157691f34173" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R66c17b31ca96459d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R982d91601b9147c2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2a756162658e4292" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R00111d384a784e69" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R91b83a4372634155" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R54a6a2df838e4121" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>