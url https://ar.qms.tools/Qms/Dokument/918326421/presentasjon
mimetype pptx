--- v0 (2026-07-20)
+++ v1 (2026-07-20)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R737fd153515c4121" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R27edefd0b00b48a9" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1d02ffb865c14160"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd1b257fc835441b2"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0d13dea41f744f4f"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R8ef129bf86384cd5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1a20e070ccc5480f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R9d4642f59b57494e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R3da2421249d74486"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R70dbdc37a8934b7e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R7e187021d6e042a5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R0d21168610274f9a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R583032aa4a394498"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1d02ffb865c14160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0d13dea41f744f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1d157130a5e84ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9d4b9aec45114803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8d64374451204f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re086ed201ac84667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R2ce68a5df6424fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8ef129bf86384cd5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R176161072e2e4ab1" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd1b257fc835441b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1a20e070ccc5480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9d4642f59b57494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3da2421249d74486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R70dbdc37a8934b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7e187021d6e042a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0d21168610274f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R583032aa4a394498" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc184dd0ed9944f0f" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8c5c212268904e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rbc56d5f1f3e64c51" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra70dc5ba31b24b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R61efcae79c154359" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8c5c212268904e69"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra70dc5ba31b24b51"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdc24e3c90d854f0f" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R359ad343d0994813" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7e553f4b66404aa8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4f07c6b5834646fa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R69ec74b687094902" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd873947935284681" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc11b544b6d8348e5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Recb4d75d86b3445c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rec351eb69fbe4f72" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>