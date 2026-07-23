--- v1 (2026-07-20)
+++ v2 (2026-07-23)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R27edefd0b00b48a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra54a3cd5c0c148e7" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd1b257fc835441b2"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd6cf6fb8ce1e41d8"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1a20e070ccc5480f"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R583032aa4a394498"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R7ff41fd7455d4111"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rd3172c96a5cb4ab4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R9f6473d335054076"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R169df7d0a37f4c63"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rea39f0e7e3864abe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R49775e9b217043e8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R3973910728a645c7"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd1b257fc835441b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1a20e070ccc5480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9d4642f59b57494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3da2421249d74486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R70dbdc37a8934b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7e187021d6e042a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0d21168610274f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R583032aa4a394498" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc184dd0ed9944f0f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd6cf6fb8ce1e41d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7ff41fd7455d4111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd3172c96a5cb4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9f6473d335054076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R169df7d0a37f4c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rea39f0e7e3864abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R49775e9b217043e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3973910728a645c7" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R00798d32a02446bb" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra70dc5ba31b24b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R61efcae79c154359" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re42e8e42c0014159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R1225c717040c4eec" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra70dc5ba31b24b51"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re42e8e42c0014159"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7e553f4b66404aa8" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rec351eb69fbe4f72" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4a59942debc44b9d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R62953e9e5a2b4de5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R892c9b7082474664" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0c219c2397974e81" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc28dc075d1d242ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb6947d29007347d8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8fa1876e41b04f8b" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>