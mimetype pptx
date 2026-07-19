--- v0 (2026-07-17)
+++ v1 (2026-07-19)
@@ -1,117 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc4131cc2c1fd48d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd528c574bdfd4b77" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ref0fe8b2952a421b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rcd44c22d562c4fcd"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R259d6413f51b4513"/>
-[...3 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R7d6915f6f6b2471c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rdb3656192a3640b1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R2b2617997c2f4cd9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R0dc86acd924c49a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rbcad487d146f4727"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Re2e2b5cb0bbc4b8e"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ref0fe8b2952a421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R259d6413f51b4513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3b2bd8e2a399411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7a3121c885ee481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0862260deddf4932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7d6915f6f6b2471c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R881ef077e05d4307" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcd44c22d562c4fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdb3656192a3640b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2b2617997c2f4cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0dc86acd924c49a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbcad487d146f4727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re2e2b5cb0bbc4b8e" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R396aea6575c64725" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R39a1f35e6ec744eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R7310893a2e894fa1" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1522f72c85594938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rbbc1ee4097804229" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R39a1f35e6ec744eb"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1522f72c85594938"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -204,63 +204,63 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdb6230b263774fe3" /></Relationships>
-[...11 lines deleted...]
-<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd5fd0e099c8c49a7" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0b784f3177864d4d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbfb4e685a1cb4541" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R11d4609fd79645fd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R53ee66938b054b15" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc327639281254d4d" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>